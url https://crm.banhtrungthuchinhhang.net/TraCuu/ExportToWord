--- v0 (2026-02-18)
+++ v1 (2026-04-17)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re4530e57e726434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R47c04cbee9ae4076" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>DANH SÁCH ỦY NHIỆM CHI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Điều kiện tìm kiếm: Tất cả</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Ngày xuất: 18/02/2026 14:13:28</w:t>
+        <w:t>Ngày xuất: 17/04/2026 17:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>═══════════════════════════════════════════════════</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:color w:val="1F4E78"/>
         </w:rPr>
         <w:t>1. Số Hóa Đơn: AKEBONO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -87,51 +87,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8467725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="0b418212-85a1-400c-9a47-78dc10fea773.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0f699a872d841a1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb62471c3f94b4238"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8467725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -222,91 +222,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8277225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="e5e06687-0024-48d1-8152-804737fcc02d.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0fd13ebb0014212"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0c7b712f26604aa3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8277225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="6743700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="0d041cfd-b43b-4283-a9f0-970bf28a12aa.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7629ecf43aa4696"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ab941ca177141ad"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="6743700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -352,51 +352,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="5d21c424-b654-4c27-9cdd-1cff7db5b2e5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3571012398241b0"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8da313a34049414c"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -442,51 +442,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="16535400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ee6dcc99-8ee0-40e0-83ea-29563ee02c25.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6d11e86c529478b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Refe1b93ca04b471c"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="16535400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -532,51 +532,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8229600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="18667fe1-d784-4866-88bc-3ba80dd9804d.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8bb6a0eebcf349f8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5198488747045c7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8229600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -622,91 +622,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="352425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="fa66e094-1ae4-4e8b-b152-d53f0359697c.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R556d61df6f894b28"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6d70e05cd4aa4ccc"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="352425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="1438275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="87196c61-9570-47e7-a0d5-71f62b329342.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91b4298a63884cfe"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7dd9b63de844a6a"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="1438275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -752,91 +752,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3067050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="b9e85655-aa17-4acb-8f79-c3ac0c65dfb5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8db43098bd9f48d9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f7d1781f5814440"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3067050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3067050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="38a137f9-6540-4c97-a20e-ef6953a619f0.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd72db20037f8472f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc85b895053744c32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3067050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -882,51 +882,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7477125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="b6c7fe86-1ced-4e76-bf4a-50e631a0e4c6.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6bd4ee99f5084c2f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rafa2f3343017403e"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7477125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -972,51 +972,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="4200525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="8bf1b568-5d5d-438e-9e7b-4b90728c032f.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85d339a632f24ec9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f8bbb3c50344919"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="4200525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1062,51 +1062,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7315200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="efbbe8a4-d201-4ae2-99e2-9f0d2b0bc112.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb744d04968ca4a3f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R409bdd9c91654b66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7315200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1152,51 +1152,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="5076825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="9f28edd7-4670-4423-a392-44a1c1b02bd7.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc20f85e437f2400a"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ede6e7de4114a8a"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="5076825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1242,51 +1242,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="869dbf91-02fe-4087-b05f-487c802c1fea.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69005ad096af4658"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2f62e11491934232"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1332,51 +1332,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2857500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="8051daf5-a09d-4cb3-896d-4f28c8d42943.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe36e01d75c8426b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64a607b71009464f"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1422,51 +1422,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8458200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="063bad44-0c3d-4871-a318-7847906d02c7.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b5ed188b3ef40eb"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e95e3cf4f134f18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8458200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1512,51 +1512,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="d84ce6a4-7a46-4146-8709-2dc449d8ec79.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d863efde79f437e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R225eaf24cc664783"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1602,51 +1602,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="891cea8b-e23c-4240-9c31-28f98ed9626c.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd12daae6b21c4a00"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd60fa81cde1e4816"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1692,51 +1692,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="d891f72a-9cf8-43e7-953c-ac25acee25da.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R67c3fdf5d31242a6"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c965dbae5464ac5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1782,51 +1782,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8229600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="53a38bc0-5581-44ae-b62b-b2447cfaaf82.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R99b25319d09147e9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51d61475c85e4eaa"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8229600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1872,51 +1872,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="746b7ef0-b6ee-4ae6-b949-ec3340796840.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8faff27301b841b6"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07d855267da54255"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1962,51 +1962,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="a461f4a6-8796-4468-b009-95a95ca5cfe8.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6054a382d964303"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re21854324d5a401f"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2052,51 +2052,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="f2b893e7-f2df-48aa-9e01-417d4cc3c9c6.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2eac89362c0420e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd310703ddea54ed4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2142,51 +2142,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8229600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="5447e5bd-5dd2-4a05-b7cf-51bab0ca0121.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b47a98b817e4cd4"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4847e019910f4071"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8229600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2232,51 +2232,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="fa691e0d-e164-4feb-b2da-3f877ee0cfe5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbef1b343df5343e1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R336093849ff1465e"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2322,51 +2322,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="b027361f-d0c9-4c25-9e60-2e11a52749c1.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68041b474179494b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1cf6ca775d1402d"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2412,51 +2412,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="17656b1b-2f26-40c1-a514-7e27d75a04de.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8333d032e83d40f5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10bc8a68ae3f4f4c"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2502,51 +2502,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="11182350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ff645d91-d10f-4b61-9142-efaa19228a72.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9bc72d4c41b344b2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9050663dbb6d4129"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="11182350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2592,51 +2592,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="16525875"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="32fff389-dea1-4d8b-ae91-a173581a1627.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref9ce6ff1ec243f7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9965df46c8c642cd"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="16525875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2682,51 +2682,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="16306800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ee54da48-7a5b-48af-9b07-d5cd466266da.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd8dc82ad8b424eac"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c71fb0ce8634be9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="16306800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2772,51 +2772,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="6400800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="9c19e2f7-de21-440c-9225-2af7ab9df7b9.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc86de5d2b06c427c"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e45d42e115b4b83"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="6400800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2862,51 +2862,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3914775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="4158b458-7351-4740-a561-8ec66421544e.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b17d056743a46ca"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R44fa5b5888fc4932"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3914775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2952,51 +2952,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="96d7fe56-72e0-420d-98c2-e8153af7f128.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9cb1f3dd27b04bfe"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69ad9df4ecdf46af"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3042,91 +3042,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8286750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="5287a2a9-e595-445a-b631-713fd3510c7a.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9386d3de3d6244a5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R710e29541102493b"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8286750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="afa7aa45-3c4b-4168-92cf-ed96cbbb0055.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e90bc30704b4d11"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2e80b1f2fe5494b"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3172,51 +3172,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8467725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="fa851c32-9b68-40fa-8bef-dd27bb71a4e0.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra90e97df5c2449ab"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R612f6c298adc4c2d"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8467725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3262,51 +3262,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2124075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="3a83b046-70ed-491e-937f-7d9e1bcec460.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ff72ad93adb4036"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b045b37cdb04b99"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2124075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3352,51 +3352,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3219450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="5b944d16-8fdb-4ae0-b2be-2a819ead7b68.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R71e3602eaf554b21"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6719a87901cf4296"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3442,51 +3442,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3257550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="c34cfaa6-7017-4a99-917c-83ffccaa6e4c.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b12e917d0914964"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92d31ec6b8814e6d"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3257550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3532,51 +3532,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8277225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="5f986557-ac38-4040-832a-06c278cb8cd4.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e58ebf03a294332"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72d9c4927ae94126"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8277225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3622,51 +3622,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3429000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="0980f457-8beb-43f9-a3e9-b73ae8aab963.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2bafc6eff03d404f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R919cd11aac254bc6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3712,91 +3712,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="4076700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="f6e6dfcc-bb54-4f12-82b5-0817aff172c0.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c18a788e9cd45e1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19c5a6af3c6c4332"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="4076700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="4448175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="88d2609c-7dcc-4952-bdec-b3874ac79c69.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R797684f72ccd42e7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5c6ecefa1d34fc6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="4448175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3842,91 +3842,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3648075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="e997067f-7ae4-4483-9438-3807ac7fd15a.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7865b329fea4d4a"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf398a9c336e4c07"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3648075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3095625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="e84ec869-272f-43d1-9c3c-e26b3d4ddb99.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5dfc4648755041e7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b717493d6b14028"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3095625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3972,51 +3972,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="5076825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="cb081e6d-5ac1-4f82-bd3a-31f4934a909f.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4721689b5b8d48f8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0352d128b3ab4000"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="5076825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4062,51 +4062,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8277225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="7b598ddc-8f25-4d29-9eed-5f3052d3328b.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d646f73b09c4727"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe19b13f619a434e"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8277225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4152,51 +4152,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="7d757fd8-b62d-437b-9ef1-3e12f5ee5306.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5ef47d07ba146e8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R937a9804bb054d18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4242,91 +4242,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7781925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="36f1df2f-fea6-425c-92f4-c0fa5e103429.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f3fdaf98feb4433"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7976d225413457a"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7781925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7781925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="f60678d4-e341-4b6c-99f8-8c1647b79de6.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff8add0fe99142d7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e15bdaa652740bf"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7781925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4372,51 +4372,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="5334000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="526f6ecd-6c81-4672-9da0-9342516f853b.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5637dafd63544197"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c834fb150364c6a"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="5334000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4462,51 +4462,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="1d581e5f-935a-4071-bc69-6697e280b933.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3235b6f578e4f55"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92bd6e847da847a2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4552,51 +4552,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2a86791c-e70e-4464-a7a6-2a062be79f50.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4ca9c115093b4c31"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57ec3191d14c4e40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4642,51 +4642,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="0834dafe-b643-4699-8a42-8a711358e54f.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R26588042b3fd4ef7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f80127351434a32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4732,51 +4732,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="79b402be-7a20-44e9-a974-44d9f0c3247f.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R806a895ecf6846a7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4aa5e798550040a5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4822,51 +4822,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="7161d588-f7ac-4b1b-a450-ce8496a6d7ac.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1881e32487249d9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25da6cbf04e347ba"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4912,51 +4912,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="85b1966b-0658-4bdc-a79b-865cc49bc264.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R159c2646b31943b5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd36a7c1d8eff42c3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5002,51 +5002,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="e122488b-06bb-41f0-a542-c3032be1936f.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66f327cad5c1475f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R556d384a143942e3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5092,51 +5092,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="9448800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="a7ca5d1c-d941-4036-b8a2-e35ab270477c.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re15324eb82e14fde"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R479cf35e141944da"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="9448800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5182,91 +5182,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8258175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="a2bdff2b-5e6a-4602-9e7b-59d7b9ef7404.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rae8c063bda9449bc"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R374dd4e6f3544f5c"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8258175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8258175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="8685d9f8-3d59-4513-99ed-551015d9a698.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R901404a975cb4994"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa584cbe21094674"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8258175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5312,51 +5312,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="031ed723-b075-41be-be8a-a0d24d0160fb.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6dec80932eb145ca"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9dc0e9f177fe4880"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5402,51 +5402,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7486650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="347d02cd-285a-4244-b8f4-ce64248230b7.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2cb9fcc84df47f2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdaa14e8f2f3342fa"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7486650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5537,91 +5537,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8286750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="6a802187-fb0a-4f45-8c55-097ba5a3e0d6.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7f37ea8709e45e7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bd0389f8d594f09"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8286750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8286750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="8d91a233-0fae-4fc3-b9f3-26fbf1d135d5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R510dcc4319434e74"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd433c5f0e31545ae"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8286750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5667,91 +5667,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8258175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="38599ec7-7b7d-419d-92ba-cdfd09b015c5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb287d315682447d1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rccab4802bff6443f"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8258175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7324725"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="18f01c18-e2d1-480d-bdfb-fe002346b2de.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdba5f48ce3ae4a76"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7e1b5102aae4d76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7324725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5797,51 +5797,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="dc85646d-d6a5-41ed-8977-0ebebbc87724.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96b872a6285e4b1d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc32352cbbae441ce"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5887,51 +5887,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7467600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="51e5973b-317e-4486-95ed-cb111da0c714.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7039f357c194213"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R916943e5c2ab4130"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7467600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5977,51 +5977,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7772400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="164ce865-4b50-4575-bc2b-fe4e8ff9889d.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0db63f44f3e24d6d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R74ab4ee8b8af4dc3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7772400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6067,51 +6067,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7962900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="4423f06f-d87e-4654-89ab-90d7b9968207.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8b317e66ca74ed2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rddf422b9841c46b8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7962900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6157,51 +6157,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7353300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="1c74cee2-c117-4046-bd5f-d6d8a46459a5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66611f49aa194f90"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53e3b31da4c54724"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7353300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6247,131 +6247,131 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (3 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="28e24f81-f614-402b-b518-6a238a3ff697.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc24bd5802f294589"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7e0dd02989e407b"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="522a5b2c-dd23-466c-b27a-d9843d70627f.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca8adf68a22442c5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re05c3d60fa904c7e"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="dcdc1800-d805-42f7-b6cc-0bcff1c52ab2.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9d448279521c4678"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca24e710501e4b2f"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6417,51 +6417,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="c2b40cf9-6cf3-48b5-8bf1-607777b0515e.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf980e092194e4b7b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R97882e7a62c74543"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6507,51 +6507,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8458200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="93a5b0a0-2896-4291-bb24-f563db67d053.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4aa27ad2124c42c2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R55a0f4656d6e4dd7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8458200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6597,51 +6597,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8239125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="aa541144-0d69-4307-bb6b-e67b91f7e12e.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b2211db81b04e02"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R491bf36c476942e4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8239125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6687,51 +6687,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="4057650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="2ccc2993-16c0-42e8-b2e6-93bcd8949919.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91e70eb75af34caa"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba6466c7b7ed4b48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="4057650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6777,131 +6777,131 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (3 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3209925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="0bfcf499-0f33-4c51-b638-330111201c85.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Recd3c470acfd4789"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98b72b5f15db48e9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3209925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7734300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="f4143c09-c967-4abc-bab9-d086d2c0ba64.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b9d123c992e4c16"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79c26339977c4897"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7734300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="e897a634-7b78-4193-83ed-f2f3a849cc70.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Radd27edaa4b04b60"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda8b6ea075a24db0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3200400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6947,91 +6947,91 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (2 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7467600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="3a55a4e1-7666-4e40-87b4-a12763a6dae1.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2923938ad15242e7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc167608838e14184"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7467600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7467600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="75a260c2-f478-47e7-9de0-79d4be57e60c.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re868fbfd308341ca"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea2cf49aff9541a7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7467600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7077,51 +7077,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2990850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="97e0a7da-7200-47a0-8b1f-6750e9a759e5.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4cb36322a8ce40f5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8932193e192342e3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7167,51 +7167,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="7477125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="46e99ec2-e8b6-4844-a8b7-cddb49a7916b.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6b2ec30c5b94e88"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd51556b469e14049"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="7477125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7257,51 +7257,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2914650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="22821b6e-749b-49ee-84be-9637c6686b34.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e433cf6f0ef4c22"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f0823057a004d09"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2914650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7347,51 +7347,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2828925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="3e671b16-528c-49c3-abcf-bd1a9b762ed8.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R571b84d1579247b5"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7bd5c30c47a848d9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2828925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7437,51 +7437,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2847975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="91071073-19f0-4ce0-964c-8251a8181757.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f395725683b428d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re463234581124f7c"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2847975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7527,51 +7527,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2809875"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eebf4a22-95bf-403e-b09a-6223c0f8f368.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref7a2393e9a04005"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68a2186eb3bf4e94"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2809875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7617,51 +7617,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="2981325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="d5efb834-3e46-4a02-854e-7533bbee47f6.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0d33caafc974abe"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3408fdf2ec349be"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2981325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7707,51 +7707,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="3105150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="8a2b60b8-f491-4d1a-a8f5-41ea45b114b2.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb786af52abbe4461"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2ee630affc8a4e7e"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="3105150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7797,51 +7797,51 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8258175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="4079c724-2974-42df-bc9b-4702afff2695.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25814150284e4a23"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e585d5c047d4972"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8258175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7887,66 +7887,66 @@
         </w:rPr>
         <w:t>    Hình ảnh đính kèm (1 file):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3810000" cy="8258175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eef79810-fed7-4c96-8b01-eb56b5e64b1e.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98017ba867604bee"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93a0b758d5e24150"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="8258175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tổng số: 82 bản ghi</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Ra0f699a872d841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="Rd0fd13ebb0014212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="Rd7629ecf43aa4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="Rd3571012398241b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="Re6d11e86c529478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="R8bb6a0eebcf349f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.jpg" Id="R556d61df6f894b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.jpg" Id="R91b4298a63884cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.jpg" Id="R8db43098bd9f48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.jpg" Id="Rd72db20037f8472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.jpg" Id="R6bd4ee99f5084c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R85d339a632f24ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.jpg" Id="Rb744d04968ca4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.jpg" Id="Rc20f85e437f2400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.jpg" Id="R69005ad096af4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.jpg" Id="Rfe36e01d75c8426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image16.jpg" Id="R5b5ed188b3ef40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image17.jpg" Id="R7d863efde79f437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image18.jpg" Id="Rd12daae6b21c4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image19.jpg" Id="R67c3fdf5d31242a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image20.jpg" Id="R99b25319d09147e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image21.jpg" Id="R8faff27301b841b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image22.jpg" Id="Rc6054a382d964303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image23.jpg" Id="Re2eac89362c0420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image24.jpg" Id="R5b47a98b817e4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image25.jpg" Id="Rbef1b343df5343e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image26.jpg" Id="R68041b474179494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image27.jpg" Id="R8333d032e83d40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image28.jpg" Id="R9bc72d4c41b344b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image29.jpg" Id="Ref9ce6ff1ec243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image30.jpg" Id="Rd8dc82ad8b424eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image31.jpg" Id="Rc86de5d2b06c427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R5b17d056743a46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image32.jpg" Id="R9cb1f3dd27b04bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image33.jpg" Id="R9386d3de3d6244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image34.jpg" Id="R3e90bc30704b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image35.jpg" Id="Ra90e97df5c2449ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image36.jpg" Id="R9ff72ad93adb4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image37.jpg" Id="R71e3602eaf554b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image38.jpg" Id="R7b12e917d0914964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image39.jpg" Id="R7e58ebf03a294332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image40.jpg" Id="R2bafc6eff03d404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image41.jpg" Id="R2c18a788e9cd45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image42.jpg" Id="R797684f72ccd42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image43.jpg" Id="Ra7865b329fea4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image44.jpg" Id="R5dfc4648755041e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image45.jpg" Id="R4721689b5b8d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image46.jpg" Id="R5d646f73b09c4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image47.jpg" Id="Rb5ef47d07ba146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image48.jpg" Id="R6f3fdaf98feb4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image49.jpg" Id="Rff8add0fe99142d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image50.jpg" Id="R5637dafd63544197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image51.jpg" Id="Rc3235b6f578e4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image52.jpg" Id="R4ca9c115093b4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image53.jpg" Id="R26588042b3fd4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image54.jpg" Id="R806a895ecf6846a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image55.jpg" Id="Rc1881e32487249d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image56.jpg" Id="R159c2646b31943b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image57.jpg" Id="R66f327cad5c1475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image58.jpg" Id="Re15324eb82e14fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image59.jpg" Id="Rae8c063bda9449bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image60.jpg" Id="R901404a975cb4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image61.jpg" Id="R6dec80932eb145ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image62.jpg" Id="Re2cb9fcc84df47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image63.jpg" Id="Rf7f37ea8709e45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image64.jpg" Id="R510dcc4319434e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image65.jpg" Id="Rb287d315682447d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image66.jpg" Id="Rdba5f48ce3ae4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image67.jpg" Id="R96b872a6285e4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image68.jpg" Id="Re7039f357c194213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image69.jpg" Id="R0db63f44f3e24d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image70.jpg" Id="Rc8b317e66ca74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image71.jpg" Id="R66611f49aa194f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image72.jpg" Id="Rc24bd5802f294589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image73.jpg" Id="Rca8adf68a22442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image74.jpg" Id="R9d448279521c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image75.jpg" Id="Rf980e092194e4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image76.jpg" Id="R4aa27ad2124c42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image77.jpg" Id="R0b2211db81b04e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image78.jpg" Id="R91e70eb75af34caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image79.jpg" Id="Recd3c470acfd4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image80.jpg" Id="R1b9d123c992e4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image81.jpg" Id="Radd27edaa4b04b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image82.jpg" Id="R2923938ad15242e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image83.jpg" Id="Re868fbfd308341ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image84.jpg" Id="R4cb36322a8ce40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image85.jpg" Id="Rf6b2ec30c5b94e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image86.jpg" Id="R5e433cf6f0ef4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image87.jpg" Id="R571b84d1579247b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image88.jpg" Id="R5f395725683b428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image89.jpg" Id="Ref7a2393e9a04005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image90.jpg" Id="Rb0d33caafc974abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image91.jpg" Id="Rb786af52abbe4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image92.jpg" Id="R25814150284e4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image93.jpg" Id="R98017ba867604bee" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="Rb62471c3f94b4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="R0c7b712f26604aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="R1ab941ca177141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="R8da313a34049414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.jpg" Id="Refe1b93ca04b471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.jpg" Id="Re5198488747045c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.jpg" Id="R6d70e05cd4aa4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.jpg" Id="Re7dd9b63de844a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.jpg" Id="R7f7d1781f5814440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.jpg" Id="Rc85b895053744c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.jpg" Id="Rafa2f3343017403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7f8bbb3c50344919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.jpg" Id="R409bdd9c91654b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.jpg" Id="R0ede6e7de4114a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.jpg" Id="R2f62e11491934232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.jpg" Id="R64a607b71009464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image16.jpg" Id="R4e95e3cf4f134f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image17.jpg" Id="R225eaf24cc664783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image18.jpg" Id="Rd60fa81cde1e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image19.jpg" Id="R9c965dbae5464ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image20.jpg" Id="R51d61475c85e4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image21.jpg" Id="R07d855267da54255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image22.jpg" Id="Re21854324d5a401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image23.jpg" Id="Rd310703ddea54ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image24.jpg" Id="R4847e019910f4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image25.jpg" Id="R336093849ff1465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image26.jpg" Id="Rc1cf6ca775d1402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image27.jpg" Id="R10bc8a68ae3f4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image28.jpg" Id="R9050663dbb6d4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image29.jpg" Id="R9965df46c8c642cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image30.jpg" Id="R6c71fb0ce8634be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image31.jpg" Id="R5e45d42e115b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R44fa5b5888fc4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image32.jpg" Id="R69ad9df4ecdf46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image33.jpg" Id="R710e29541102493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image34.jpg" Id="Rc2e80b1f2fe5494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image35.jpg" Id="R612f6c298adc4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image36.jpg" Id="R1b045b37cdb04b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image37.jpg" Id="R6719a87901cf4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image38.jpg" Id="R92d31ec6b8814e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image39.jpg" Id="R72d9c4927ae94126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image40.jpg" Id="R919cd11aac254bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image41.jpg" Id="R19c5a6af3c6c4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image42.jpg" Id="Rb5c6ecefa1d34fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image43.jpg" Id="Rbf398a9c336e4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image44.jpg" Id="R3b717493d6b14028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image45.jpg" Id="R0352d128b3ab4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image46.jpg" Id="Rfe19b13f619a434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image47.jpg" Id="R937a9804bb054d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image48.jpg" Id="Rc7976d225413457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image49.jpg" Id="R2e15bdaa652740bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image50.jpg" Id="R9c834fb150364c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image51.jpg" Id="R92bd6e847da847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image52.jpg" Id="R57ec3191d14c4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image53.jpg" Id="R7f80127351434a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image54.jpg" Id="R4aa5e798550040a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image55.jpg" Id="R25da6cbf04e347ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image56.jpg" Id="Rd36a7c1d8eff42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image57.jpg" Id="R556d384a143942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image58.jpg" Id="R479cf35e141944da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image59.jpg" Id="R374dd4e6f3544f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image60.jpg" Id="Rfa584cbe21094674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image61.jpg" Id="R9dc0e9f177fe4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image62.jpg" Id="Rdaa14e8f2f3342fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image63.jpg" Id="R0bd0389f8d594f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image64.jpg" Id="Rd433c5f0e31545ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image65.jpg" Id="Rccab4802bff6443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image66.jpg" Id="Ra7e1b5102aae4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image67.jpg" Id="Rc32352cbbae441ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image68.jpg" Id="R916943e5c2ab4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image69.jpg" Id="R74ab4ee8b8af4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image70.jpg" Id="Rddf422b9841c46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image71.jpg" Id="R53e3b31da4c54724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image72.jpg" Id="Re7e0dd02989e407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image73.jpg" Id="Re05c3d60fa904c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image74.jpg" Id="Rca24e710501e4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image75.jpg" Id="R97882e7a62c74543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image76.jpg" Id="R55a0f4656d6e4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image77.jpg" Id="R491bf36c476942e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image78.jpg" Id="Rba6466c7b7ed4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image79.jpg" Id="R98b72b5f15db48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image80.jpg" Id="R79c26339977c4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image81.jpg" Id="Rda8b6ea075a24db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image82.jpg" Id="Rc167608838e14184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image83.jpg" Id="Rea2cf49aff9541a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image84.jpg" Id="R8932193e192342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image85.jpg" Id="Rd51556b469e14049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image86.jpg" Id="R7f0823057a004d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image87.jpg" Id="R7bd5c30c47a848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image88.jpg" Id="Re463234581124f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image89.jpg" Id="R68a2186eb3bf4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image90.jpg" Id="Rc3408fdf2ec349be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image91.jpg" Id="R2ee630affc8a4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image92.jpg" Id="R4e585d5c047d4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image93.jpg" Id="R93a0b758d5e24150" /></Relationships>
 </file>